--- v0 (2026-04-04)
+++ v1 (2026-06-01)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7566"/>
         <w:gridCol w:w="2298"/>
       </w:tblGrid>
       <w:tr w:rsidR="00201A28" w:rsidRPr="006C3641" w14:paraId="7B4F7F20" w14:textId="77777777" w:rsidTr="00443C31">
         <w:tc>
@@ -93,51 +94,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="105E6D1E" wp14:editId="18AFF264">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>247856</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>-2540</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1144800" cy="248400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Arion_merki_2013.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="11793" t="30518" r="12255" b="33660"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1144800" cy="248400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
@@ -217,56 +218,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D3F7EFA" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F719BB" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:ind w:right="78"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A2F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Ég undirritaður </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA2FDC4" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
+    <w:p w14:paraId="0DA2FDC4" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="005765F4" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7087"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="2495"/>
       </w:tblGrid>
       <w:tr w:rsidR="00366209" w:rsidRPr="00F44A2F" w14:paraId="79FEC29F" w14:textId="77777777" w:rsidTr="003400AD">
         <w:tc>
           <w:tcPr>
@@ -504,96 +504,112 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7879B42E" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="003400AD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Kennitala</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FFC6A0E" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
+    <w:p w14:paraId="1FFC6A0E" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="005765F4" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317D5502" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
+    <w:p w14:paraId="317D5502" w14:textId="467A17D9" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A2F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>afturkalla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> hér með</w:t>
       </w:r>
       <w:r w:rsidRPr="00F44A2F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> umboð </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>neðangreindra umboðsmanna</w:t>
+        <w:t>neðangreind</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E7A">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umboðs</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E7A">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>hafa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3032F0DD" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
+    <w:p w14:paraId="3032F0DD" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="005765F4" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3673"/>
         <w:gridCol w:w="274"/>
         <w:gridCol w:w="2040"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="3577"/>
       </w:tblGrid>
       <w:tr w:rsidR="00366209" w:rsidRPr="00F44A2F" w14:paraId="23BA26AF" w14:textId="77777777" w:rsidTr="003400AD">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -974,547 +990,165 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76EAE214" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="003400AD">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Notandanafn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> í netbanka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366209" w:rsidRPr="00F44A2F" w14:paraId="2E9F8399" w14:textId="77777777" w:rsidTr="003400AD">
-[...407 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42944351" w14:textId="77777777" w:rsidR="00366209" w:rsidRDefault="00366209" w:rsidP="00366209">
+    <w:p w14:paraId="42944351" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="005765F4" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE752C4" w14:textId="77777777" w:rsidR="00366209" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="615F08F6" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F040EB" w:rsidRDefault="00366209" w:rsidP="00366209">
+    <w:p w14:paraId="615F08F6" w14:textId="49A28E1F" w:rsidR="00366209" w:rsidRPr="00F040EB" w:rsidRDefault="00FA70E7" w:rsidP="00366209">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6D71">
+      <w:r w:rsidRPr="00FA70E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ef umboðshafi var með millifærsluaðgang í netbanka og/eða úttektarumboð á reikningi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA70E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00366209" w:rsidRPr="004E6D71">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Skilyrði er að breyta leyninúmeri til að tryggja öryggi reikningseiganda. </w:t>
+        <w:t xml:space="preserve">kilyrði að breyta leyninúmeri til að tryggja öryggi reikningseiganda. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001531CB">
+      <w:r w:rsidR="00366209" w:rsidRPr="001531CB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Leyninúmer skal vera fjórir tölustafir og má ekki innihalda runu talna sem samsvarar reikningsnúmeri eða kennitölu</w:t>
       </w:r>
-      <w:r w:rsidRPr="001531CB">
+      <w:r w:rsidR="00366209" w:rsidRPr="001531CB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6D71">
+      <w:r w:rsidR="00366209" w:rsidRPr="004E6D71">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Reikningseigandi ber einn ábyrgð á leyninúmeri reiknings og þar með öllum færslum og aðgerðum </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00366209">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
         <w:t>sem framkvæmdar eru með leyninúmeri</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6D71">
+      <w:r w:rsidR="00366209" w:rsidRPr="004E6D71">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00366209">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Reikningseigandi staðfestir með undirritun sinni að hafa valið nýtt leyninúmer á reikninginn/reikningana. Þegar umboð er fellt niður ber fráfarandi umboðshafa að </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F040EB">
+      <w:r w:rsidR="00366209" w:rsidRPr="00F040EB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>skila debetkortum</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00366209">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> á viðkomandi reikninga til bankans, kort skulu klippt og þeim lokað. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E7A474" w14:textId="77777777" w:rsidR="00366209" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="729CBCDF" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1570,51 +1204,51 @@
             <w:tcW w:w="2374" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C995FAB" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="003400AD">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text58"/>
+            <w:bookmarkStart w:id="5" w:name="Text58"/>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
@@ -1624,51 +1258,51 @@
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A2F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00366209" w:rsidRPr="00F44A2F" w14:paraId="2ED67946" w14:textId="77777777" w:rsidTr="003400AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21C0F7BC" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="003400AD">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="139" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02ECB42D" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="003400AD">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
@@ -1916,51 +1550,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kjósi viðskiptavinur að undirrita skjal þetta með rafrænum hætti í stað eiginhandarundirritunar, er skjal þetta undirritað öllu framangreindu til staðfestingar með fullgildri rafrænni undirritun. Rafræn undirritun skjalsins er í samræmi við lög nr. 55/2019 um rafræna auðkenningu og traustþjónustu fyrir rafræn viðskipti. Skjal þetta er vistað og viðskiptavini aðgengilegt í Rafrænum skjölum í Netbanka Arion banka og/eða á netfangi viðskiptavinar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DACCA1" w14:textId="77777777" w:rsidR="00366209" w:rsidRPr="00F44A2F" w:rsidRDefault="00366209" w:rsidP="00366209">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EFA6FF" w14:textId="0E200C14" w:rsidR="00C361D1" w:rsidRDefault="00C361D1" w:rsidP="00FA2D87">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C361D1" w:rsidSect="00752E3D">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1021" w:bottom="851" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70B12186" w14:textId="77777777" w:rsidR="009D6F49" w:rsidRDefault="009D6F49" w:rsidP="006C3641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D3C2CA0" w14:textId="77777777" w:rsidR="009D6F49" w:rsidRDefault="009D6F49" w:rsidP="006C3641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2062,64 +1696,64 @@
       <w:gridCol w:w="3434"/>
       <w:gridCol w:w="2914"/>
       <w:gridCol w:w="3516"/>
     </w:tblGrid>
     <w:tr w:rsidR="007A34DE" w14:paraId="70411C4D" w14:textId="77777777" w:rsidTr="007A34DE">
       <w:trPr>
         <w:trHeight w:val="794"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1741" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7E9A5E20" w14:textId="733B49B6" w:rsidR="007A34DE" w:rsidRDefault="007A34DE" w:rsidP="001D47EF">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C21889">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t xml:space="preserve">Ebl. </w:t>
           </w:r>
-          <w:bookmarkStart w:id="9" w:name="T_NR"/>
+          <w:bookmarkStart w:id="6" w:name="T_NR"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
           <w:r w:rsidR="00366209">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>.3.8.3.38</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t xml:space="preserve">  /  </w:t>
           </w:r>
           <w:r w:rsidR="00366209">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>05</w:t>
           </w:r>
           <w:r w:rsidR="00752E3D">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00366209">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>25</w:t>
           </w:r>
           <w:r w:rsidR="00752E3D">
@@ -2239,52 +1873,52 @@
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
               <w:r w:rsidRPr="00AB47BF">
                 <w:rPr>
                   <w:rStyle w:val="Emphasis"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1782" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="14BB4B36" w14:textId="77777777" w:rsidR="007A34DE" w:rsidRDefault="007A34DE" w:rsidP="00953C8C">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="10" w:name="STRIKAM"/>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkStart w:id="7" w:name="STRIKAM"/>
+          <w:bookmarkEnd w:id="7"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0CE7A3F9" w14:textId="77777777" w:rsidR="00627B33" w:rsidRPr="003A6A66" w:rsidRDefault="00627B33" w:rsidP="003A6A66">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0FCE3C26" w14:textId="77777777" w:rsidR="009D6F49" w:rsidRDefault="009D6F49" w:rsidP="006C3641">
       <w:r>
         <w:separator/>
       </w:r>
@@ -3444,56 +3078,56 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="179899418">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1766536457">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="971717147">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1709795750">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="429199703">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="C7imDV+a0M8KRFoKu14+i0JTxfvbsfaTCJPXRYflvELhHjoX49uBP4I0Y2JtMNPWd22V+cqKcnKqbIlhufqHdg==" w:salt="Fy0+gYr+/2eSzGgJvAxikA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="d3UzUI4UWmR8m5kHQSnWfnnPwo4qB8fYq7uUYTjWs7s6vol+nPl2/YKMWlP1FDYy07xBDabx9fbh1gOaYnoVZw==" w:salt="QKe8BMsB15GHHAn8C7FZ+g=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="112641"/>
+    <o:shapedefaults v:ext="edit" spidmax="118785"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C3641"/>
     <w:rsid w:val="00003637"/>
     <w:rsid w:val="0001109B"/>
     <w:rsid w:val="00014BB2"/>
     <w:rsid w:val="0001542C"/>
     <w:rsid w:val="0002186B"/>
     <w:rsid w:val="000400B0"/>
@@ -3641,50 +3275,51 @@
     <w:rsid w:val="00491BC6"/>
     <w:rsid w:val="004925B1"/>
     <w:rsid w:val="00495BC5"/>
     <w:rsid w:val="004A22A0"/>
     <w:rsid w:val="004A59CE"/>
     <w:rsid w:val="004B2F5A"/>
     <w:rsid w:val="004B77E1"/>
     <w:rsid w:val="004C62C8"/>
     <w:rsid w:val="004E1FCB"/>
     <w:rsid w:val="004E690F"/>
     <w:rsid w:val="004E6D71"/>
     <w:rsid w:val="004F578B"/>
     <w:rsid w:val="00502819"/>
     <w:rsid w:val="0050681F"/>
     <w:rsid w:val="00527D50"/>
     <w:rsid w:val="00527F36"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="00536814"/>
     <w:rsid w:val="0054111A"/>
     <w:rsid w:val="00541B83"/>
     <w:rsid w:val="0055096A"/>
     <w:rsid w:val="005517D0"/>
     <w:rsid w:val="0055604A"/>
     <w:rsid w:val="00560391"/>
     <w:rsid w:val="00566BCC"/>
+    <w:rsid w:val="005765F4"/>
     <w:rsid w:val="005832F3"/>
     <w:rsid w:val="005B47FD"/>
     <w:rsid w:val="005C24C4"/>
     <w:rsid w:val="005C63FA"/>
     <w:rsid w:val="005D28B0"/>
     <w:rsid w:val="005D2EFC"/>
     <w:rsid w:val="005D6AE1"/>
     <w:rsid w:val="005E20A1"/>
     <w:rsid w:val="00627B33"/>
     <w:rsid w:val="00633FAD"/>
     <w:rsid w:val="006344E4"/>
     <w:rsid w:val="0064465B"/>
     <w:rsid w:val="00662239"/>
     <w:rsid w:val="00665EA5"/>
     <w:rsid w:val="00667B1D"/>
     <w:rsid w:val="006832B7"/>
     <w:rsid w:val="00691DBA"/>
     <w:rsid w:val="006959EF"/>
     <w:rsid w:val="00696ACE"/>
     <w:rsid w:val="006A65FA"/>
     <w:rsid w:val="006A6AC7"/>
     <w:rsid w:val="006C3641"/>
     <w:rsid w:val="006C6E9C"/>
     <w:rsid w:val="006F26E4"/>
     <w:rsid w:val="006F72FC"/>
@@ -3859,152 +3494,157 @@
     <w:rsid w:val="00BF6B91"/>
     <w:rsid w:val="00BF7FB0"/>
     <w:rsid w:val="00C03A11"/>
     <w:rsid w:val="00C06448"/>
     <w:rsid w:val="00C107B3"/>
     <w:rsid w:val="00C16C8A"/>
     <w:rsid w:val="00C30C88"/>
     <w:rsid w:val="00C32DD7"/>
     <w:rsid w:val="00C34E14"/>
     <w:rsid w:val="00C361D1"/>
     <w:rsid w:val="00C43926"/>
     <w:rsid w:val="00C45AF0"/>
     <w:rsid w:val="00C467DE"/>
     <w:rsid w:val="00C62290"/>
     <w:rsid w:val="00C63D2E"/>
     <w:rsid w:val="00C72518"/>
     <w:rsid w:val="00C753C1"/>
     <w:rsid w:val="00C836C4"/>
     <w:rsid w:val="00C84F02"/>
     <w:rsid w:val="00C87E76"/>
     <w:rsid w:val="00C905A3"/>
     <w:rsid w:val="00C9446C"/>
     <w:rsid w:val="00CA1F66"/>
     <w:rsid w:val="00CA2AFD"/>
     <w:rsid w:val="00CB3919"/>
+    <w:rsid w:val="00CC6EB3"/>
     <w:rsid w:val="00CD0B60"/>
     <w:rsid w:val="00CD5236"/>
     <w:rsid w:val="00CE44D8"/>
     <w:rsid w:val="00CE50B4"/>
     <w:rsid w:val="00CF3D42"/>
     <w:rsid w:val="00CF78B2"/>
     <w:rsid w:val="00D007E5"/>
     <w:rsid w:val="00D01A01"/>
     <w:rsid w:val="00D04C4F"/>
     <w:rsid w:val="00D12A36"/>
     <w:rsid w:val="00D30BE9"/>
     <w:rsid w:val="00D357CF"/>
     <w:rsid w:val="00D457B7"/>
     <w:rsid w:val="00D45F18"/>
     <w:rsid w:val="00D5755D"/>
     <w:rsid w:val="00D61092"/>
     <w:rsid w:val="00D63F0A"/>
     <w:rsid w:val="00D712F7"/>
     <w:rsid w:val="00D81E82"/>
     <w:rsid w:val="00D91CE1"/>
     <w:rsid w:val="00DA3791"/>
     <w:rsid w:val="00DA454D"/>
     <w:rsid w:val="00DA4AE0"/>
     <w:rsid w:val="00DB160B"/>
     <w:rsid w:val="00DB459D"/>
     <w:rsid w:val="00DC779C"/>
     <w:rsid w:val="00DE29A4"/>
+    <w:rsid w:val="00DE4CAB"/>
     <w:rsid w:val="00DE4DD8"/>
     <w:rsid w:val="00DF4C34"/>
     <w:rsid w:val="00DF5A11"/>
     <w:rsid w:val="00E02F7E"/>
     <w:rsid w:val="00E048BF"/>
     <w:rsid w:val="00E12F6E"/>
     <w:rsid w:val="00E24429"/>
     <w:rsid w:val="00E30C5A"/>
     <w:rsid w:val="00E33CF0"/>
     <w:rsid w:val="00E370B5"/>
     <w:rsid w:val="00E4065D"/>
     <w:rsid w:val="00E44AA9"/>
     <w:rsid w:val="00E5562F"/>
+    <w:rsid w:val="00E60E31"/>
     <w:rsid w:val="00E63A9A"/>
     <w:rsid w:val="00E64462"/>
     <w:rsid w:val="00E722D4"/>
     <w:rsid w:val="00E77CE9"/>
     <w:rsid w:val="00E82352"/>
     <w:rsid w:val="00E87908"/>
     <w:rsid w:val="00EA02CC"/>
     <w:rsid w:val="00EA295B"/>
     <w:rsid w:val="00EA45A1"/>
     <w:rsid w:val="00EB1BA4"/>
     <w:rsid w:val="00EB49A3"/>
     <w:rsid w:val="00EC3ABA"/>
     <w:rsid w:val="00EC3CBE"/>
     <w:rsid w:val="00EC658B"/>
     <w:rsid w:val="00EE5526"/>
     <w:rsid w:val="00EE5CCF"/>
     <w:rsid w:val="00EF7BFA"/>
     <w:rsid w:val="00F07A8C"/>
     <w:rsid w:val="00F12CC3"/>
     <w:rsid w:val="00F16A1D"/>
     <w:rsid w:val="00F22978"/>
     <w:rsid w:val="00F3251E"/>
     <w:rsid w:val="00F379D7"/>
     <w:rsid w:val="00F51177"/>
     <w:rsid w:val="00F54D71"/>
     <w:rsid w:val="00F60DAA"/>
     <w:rsid w:val="00F63AED"/>
     <w:rsid w:val="00F654FA"/>
     <w:rsid w:val="00F67052"/>
     <w:rsid w:val="00F70221"/>
     <w:rsid w:val="00F70591"/>
     <w:rsid w:val="00F817C2"/>
     <w:rsid w:val="00F84536"/>
     <w:rsid w:val="00F9251D"/>
     <w:rsid w:val="00F94DB6"/>
     <w:rsid w:val="00FA2D87"/>
+    <w:rsid w:val="00FA70E7"/>
     <w:rsid w:val="00FB3E1A"/>
     <w:rsid w:val="00FC39D1"/>
     <w:rsid w:val="00FD1CAE"/>
     <w:rsid w:val="00FD5F3D"/>
     <w:rsid w:val="00FE01D0"/>
     <w:rsid w:val="00FE5471"/>
+    <w:rsid w:val="00FE5E7A"/>
     <w:rsid w:val="00FF5E55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="is-IS" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="112641"/>
+    <o:shapedefaults v:ext="edit" spidmax="118785"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2D3FB5C6"/>
   <w15:docId w15:val="{364A3B42-FAA2-4161-B092-97EEC8E566E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="is-IS" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -4412,50 +4052,51 @@
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:rsid w:val="00AE0290"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4850,51 +4491,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2104254940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="19488C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFFF00"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5149,52 +4790,62 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ABSkjalVV" ma:contentTypeID="0x010100E4B5B3D62F4DD546A0D2B99A9DEF7CFF02003CC77624A804884FB4340578DAFA8E5C" ma:contentTypeVersion="89" ma:contentTypeDescription="Grunnskjal fyrir skjöl viðskiptavina" ma:contentTypeScope="" ma:versionID="de5c6998f421c10a5a9459a93d535549">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3a80df53-966d-4465-b537-67eff46a37b0" xmlns:ns3="ad6b2046-6491-4289-ba72-c03880166533" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af19c2ea49636ba7041587bc0cc527e5" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ABSkjalVV" ma:contentTypeID="0x010100E4B5B3D62F4DD546A0D2B99A9DEF7CFF02003CC77624A804884FB4340578DAFA8E5C" ma:contentTypeVersion="91" ma:contentTypeDescription="Grunnskjal fyrir skjöl viðskiptavina" ma:contentTypeScope="" ma:versionID="f51ce50056b6feb782884e32f18c75f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a80df53-966d-4465-b537-67eff46a37b0" xmlns:ns3="ad6b2046-6491-4289-ba72-c03880166533" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59009b5d5113eb1dd711fb31924f2da7" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a80df53-966d-4465-b537-67eff46a37b0"/>
     <xsd:import namespace="ad6b2046-6491-4289-ba72-c03880166533"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:glbMikilvaegi"/>
                 <xsd:element ref="ns2:glbTungumal" minOccurs="0"/>
                 <xsd:element ref="ns2:glbLeynd" minOccurs="0"/>
                 <xsd:element ref="ns2:glbATH" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSnidmatIGildi" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSkjalaholf"/>
                 <xsd:element ref="ns2:glbSkilyrt" minOccurs="0"/>
                 <xsd:element ref="ns2:glbAdrarKennitolur" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSPPI" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSPPINidurstada" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSPPIProf" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSPPIskilmalar" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSyslumannsembaetti" minOccurs="0"/>
                 <xsd:element ref="ns2:glbFastanumer" minOccurs="0"/>
                 <xsd:element ref="ns2:glbLandnumer" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:glbMalanumer" minOccurs="0"/>
@@ -5205,55 +4856,71 @@
                 <xsd:element ref="ns2:glbNafn2" minOccurs="0"/>
                 <xsd:element ref="ns2:glbStarfsmannaSkjal" minOccurs="0"/>
                 <xsd:element ref="ns2:glbUpprunakerfi" minOccurs="0"/>
                 <xsd:element ref="ns2:glbUtprentunardagsetning" minOccurs="0"/>
                 <xsd:element ref="ns2:glbVersionsXML" minOccurs="0"/>
                 <xsd:element ref="ns2:glbDagsSkjals" minOccurs="0"/>
                 <xsd:element ref="ns2:glbKerfisstada" minOccurs="0"/>
                 <xsd:element ref="ns2:glbTegundUndirritunar" minOccurs="0"/>
                 <xsd:element ref="ns2:glbthinglysingarnumer" minOccurs="0"/>
                 <xsd:element ref="ns2:glbLokadagsetning" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSkjalanumer" minOccurs="0"/>
                 <xsd:element ref="ns2:glbEydingarDagsetning" minOccurs="0"/>
                 <xsd:element ref="ns2:glbDagsThinglysingar" minOccurs="0"/>
                 <xsd:element ref="ns2:glbEydubladanumer" minOccurs="0"/>
                 <xsd:element ref="ns2:d1a7a1bcd69146528a5aaed9a3cced7a" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:j4fcab34387d4895869c4f1a02cf3739" minOccurs="0"/>
                 <xsd:element ref="ns2:jf0ab4b1a7174bc88290c5a10b3f8733" minOccurs="0"/>
                 <xsd:element ref="ns2:i94340f58d9c463797252a58a74fbc73" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:fe34b03587d047fcbde570fc54e706fc" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="60" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="61" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3a80df53-966d-4465-b537-67eff46a37b0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="glbMikilvaegi" ma:index="2" ma:displayName="Mikilvægi" ma:default="MBI" ma:format="Dropdown" ma:indexed="true" ma:internalName="glbMikilvaegi" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="HBI"/>
           <xsd:enumeration value="MBI"/>
           <xsd:enumeration value="LBI"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="glbTungumal" ma:index="4" nillable="true" ma:displayName="Tungumál" ma:default="Íslenska" ma:format="Dropdown" ma:indexed="true" ma:internalName="glbTungumal" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Danska"/>
           <xsd:enumeration value="Enska"/>
           <xsd:enumeration value="Íslenska"/>
           <xsd:enumeration value="Norska"/>
           <xsd:enumeration value="Pólska"/>
           <xsd:enumeration value="Sænska"/>
           <xsd:enumeration value="Þýska"/>
         </xsd:restriction>
@@ -5685,59 +5352,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <jf0ab4b1a7174bc88290c5a10b3f8733 xmlns="3a80df53-966d-4465-b537-67eff46a37b0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Almennt (23.2.7)</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4bb1eb54-8778-46c4-a547-311b0a1c58cf</TermId>
         </TermInfo>
       </Terms>
     </jf0ab4b1a7174bc88290c5a10b3f8733>
     <glbAdrarKennitolur xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbSyslumannsembaetti xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbSnidmatIGildi xmlns="3a80df53-966d-4465-b537-67eff46a37b0">true</glbSnidmatIGildi>
     <glbUpprunakerfi xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbLokadagsetning xmlns="3a80df53-966d-4465-b537-67eff46a37b0">2025-06-18T09:51:06+00:00</glbLokadagsetning>
     <glbSPPIProf xmlns="3a80df53-966d-4465-b537-67eff46a37b0">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </glbSPPIProf>
     <glbNafn1 xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <TaxKeywordTaxHTField xmlns="3a80df53-966d-4465-b537-67eff46a37b0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <glbSkjalaholf xmlns="3a80df53-966d-4465-b537-67eff46a37b0">VBS - Útibú</glbSkjalaholf>
@@ -5786,96 +5444,131 @@
     <TaxCatchAllLabel xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbSPPI xmlns="3a80df53-966d-4465-b537-67eff46a37b0">false</glbSPPI>
     <glbthinglysingarnumer xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbKerfisstada xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbMikilvaegi xmlns="3a80df53-966d-4465-b537-67eff46a37b0">MBI</glbMikilvaegi>
     <glbEydingarDagsetning xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbATH xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <TaxCatchAll xmlns="3a80df53-966d-4465-b537-67eff46a37b0">
       <Value>11</Value>
       <Value>5</Value>
       <Value>2461</Value>
       <Value>199</Value>
     </TaxCatchAll>
     <glbMalanumer xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbKennitala1 xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbTungumal xmlns="3a80df53-966d-4465-b537-67eff46a37b0">Íslenska</glbTungumal>
     <glbVersionsXML xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbFastanumer xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbEydubladanumer xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <d1a7a1bcd69146528a5aaed9a3cced7a xmlns="3a80df53-966d-4465-b537-67eff46a37b0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </d1a7a1bcd69146528a5aaed9a3cced7a>
     <glbKennitala2 xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbUtprentunardagsetning xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
     <glbTegundUndirritunar xmlns="3a80df53-966d-4465-b537-67eff46a37b0" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6666DE4C-01BE-48C9-BD0B-740EEFED2575}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98FC0EB6-267F-45C9-9B38-65332FA8D26F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98FC0EB6-267F-45C9-9B38-65332FA8D26F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F21DCF-91A7-4182-A63B-C3D95BB9A8FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="3a80df53-966d-4465-b537-67eff46a37b0"/>
+    <ds:schemaRef ds:uri="ad6b2046-6491-4289-ba72-c03880166533"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F47C301-88FD-463C-9129-C9E762CDC1F9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F47C301-88FD-463C-9129-C9E762CDC1F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3a80df53-966d-4465-b537-67eff46a37b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a355b245-b050-4acd-9089-aafe22475fc8}" enabled="1" method="Standard" siteId="{8a1f1d0a-876f-4ed5-8a0c-89d517bd788a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>265</Words>
-  <Characters>1512</Characters>
+  <Words>236</Words>
+  <Characters>1517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arion Banki hf</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1774</CharactersWithSpaces>
+  <CharactersWithSpaces>1723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Ásgerður Káradóttir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxKeyword">
     <vt:lpwstr/>