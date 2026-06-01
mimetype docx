--- v0 (2026-04-04)
+++ v1 (2026-06-01)
@@ -34,51 +34,51 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7566"/>
         <w:gridCol w:w="2298"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B81543" w:rsidRPr="00B81543" w14:paraId="44C1214D" w14:textId="77777777" w:rsidTr="00053476">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48F15F89" w14:textId="2F57728C" w:rsidR="00B81543" w:rsidRPr="00B81543" w:rsidRDefault="00B81543" w:rsidP="00B81543">
+          <w:p w14:paraId="48F15F89" w14:textId="77777777" w:rsidR="00B81543" w:rsidRPr="00B81543" w:rsidRDefault="00B81543" w:rsidP="00B81543">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="19488C"/>
                 <w:spacing w:val="20"/>
                 <w:kern w:val="28"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="19488C"/>
                 <w:spacing w:val="20"/>
                 <w:kern w:val="28"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>Skilmálabreyting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -157,225 +157,198 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81543" w:rsidRPr="00B81543" w14:paraId="225AEF57" w14:textId="77777777" w:rsidTr="00053476">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4027592B" w14:textId="10E1782C" w:rsidR="00B81543" w:rsidRPr="00B81543" w:rsidRDefault="00B81543" w:rsidP="00B81543">
+          <w:p w14:paraId="4027592B" w14:textId="2365FF62" w:rsidR="00B81543" w:rsidRPr="00B81543" w:rsidRDefault="00B81543" w:rsidP="00B81543">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="19488C"/>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="19488C"/>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>á ábyrgð</w:t>
             </w:r>
-            <w:r w:rsidR="00D32F5C" w:rsidRPr="009A57C1">
+            <w:r w:rsidR="00133F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="19488C"/>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/um</w:t>
             </w:r>
             <w:r w:rsidRPr="00B81543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Malgun Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:color w:val="19488C"/>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
-[...19 lines deleted...]
-              <w:t>lögaðili</w:t>
+              <w:t xml:space="preserve"> - lögaðili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4094AA6D" w14:textId="77777777" w:rsidR="00B81543" w:rsidRPr="00B81543" w:rsidRDefault="00B81543" w:rsidP="00B81543">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="is-IS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F38A6E8" w14:textId="77777777" w:rsidR="00AE0290" w:rsidRDefault="00AE0290" w:rsidP="00A02ADE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718AAD1C" w14:textId="77777777" w:rsidR="00B81543" w:rsidRDefault="00B81543" w:rsidP="00A02ADE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF322D6" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRDefault="005D2D04" w:rsidP="009A57C1">
+    <w:p w14:paraId="098B0A10" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk107391447"/>
       <w:r w:rsidRPr="005D2D04">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undirritaður </w:t>
+        <w:t xml:space="preserve">Undirritaður óskar eftir skilmálabreytingu á </w:t>
       </w:r>
-      <w:r w:rsidR="009A57C1" w:rsidRPr="005D2D04">
-[...5 lines deleted...]
-      <w:r w:rsidR="009A57C1" w:rsidRPr="001775F1">
+      <w:r w:rsidRPr="001775F1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">eftirfarandi </w:t>
       </w:r>
-      <w:r w:rsidR="009A57C1" w:rsidRPr="005D2D04">
+      <w:r w:rsidRPr="005D2D04">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>ábyrgð</w:t>
       </w:r>
-      <w:r w:rsidR="009A57C1">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>/um</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307B536F" w14:textId="0639143E" w:rsidR="00B60390" w:rsidRDefault="00B60390" w:rsidP="005D2D04">
+    <w:p w14:paraId="4A327C65" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7043"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="2545"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A57C1" w:rsidRPr="00F650F9" w14:paraId="0225DAC6" w14:textId="77777777" w:rsidTr="00C00B0A">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="00F650F9" w14:paraId="77CB92DD" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02B1660D" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRPr="00F650F9" w:rsidRDefault="009A57C1" w:rsidP="00C00B0A">
+          <w:p w14:paraId="0DDB1905" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00F650F9" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="NAFN1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput>
                     <w:maxLength w:val="40"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
@@ -417,67 +390,67 @@
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="140" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA49FBE" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRPr="00F650F9" w:rsidRDefault="009A57C1" w:rsidP="00C00B0A">
+          <w:p w14:paraId="295B7EA1" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00F650F9" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48911D82" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRPr="00F650F9" w:rsidRDefault="009A57C1" w:rsidP="00C00B0A">
+          <w:p w14:paraId="3615A79A" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00F650F9" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="KT1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="11"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
@@ -516,1119 +489,432 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A57C1" w:rsidRPr="00F650F9" w14:paraId="6004AC26" w14:textId="77777777" w:rsidTr="00C00B0A">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="00F650F9" w14:paraId="1048DD8A" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3569" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0146898B" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRPr="00F650F9" w:rsidRDefault="009A57C1" w:rsidP="00C00B0A">
+          <w:p w14:paraId="57CE12E8" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00F650F9" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Nafn lögaðila</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="140" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A17420A" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRPr="00F650F9" w:rsidRDefault="009A57C1" w:rsidP="00C00B0A">
+          <w:p w14:paraId="17B83A68" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00F650F9" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="394D2802" w14:textId="77777777" w:rsidR="009A57C1" w:rsidRPr="00F650F9" w:rsidRDefault="009A57C1" w:rsidP="00C00B0A">
+          <w:p w14:paraId="11A55F62" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00F650F9" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Kennitala</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56CA4200" w14:textId="2852CBAC" w:rsidR="009A57C1" w:rsidRDefault="009A57C1" w:rsidP="005D2D04">
+    <w:p w14:paraId="5667ADAE" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45365A1E" w14:textId="6C4754FD" w:rsidR="009A57C1" w:rsidRDefault="009A57C1" w:rsidP="005D2D04">
+    <w:p w14:paraId="627ECF0A" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1160"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1638"/>
+        <w:gridCol w:w="2326"/>
+        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="1615"/>
+        <w:gridCol w:w="2149"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316999" w:rsidRPr="005D2D04" w14:paraId="40D7F4E2" w14:textId="77777777" w:rsidTr="001F3629">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="3D9A020D" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C7ED31F" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="005D2D04" w:rsidRDefault="00316999" w:rsidP="001F3629">
+          <w:p w14:paraId="35D9A2E0" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Ábyrgð nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6876162D" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
-[...15 lines deleted...]
-            <w:tcW w:w="895" w:type="pct"/>
+          <w:p w14:paraId="794A48F5" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upphæð </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="153DB0A4" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+          <w:p w14:paraId="31DDDA30" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Hækka um</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AAE3374" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="005D2D04" w:rsidRDefault="00316999" w:rsidP="001F3629">
+          <w:p w14:paraId="27082E98" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Lækka um:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1090" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07F8EBF8" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
-[...15 lines deleted...]
-            <w:tcW w:w="831" w:type="pct"/>
+          <w:p w14:paraId="7FF037CF" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00BA2081" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Nýr gildistími ábyrgðar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2081">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="75E2889B" w14:textId="77777777" w:rsidTr="00C00B0A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...27 lines deleted...]
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584D7E52" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text121"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1091" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...753 lines deleted...]
-          <w:p w14:paraId="151840FD" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF3E236" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Velja"/>
                     <w:listEntry w:val="ISK"/>
                     <w:listEntry w:val="USD"/>
                     <w:listEntry w:val="GBP"/>
                     <w:listEntry w:val="CAD"/>
                     <w:listEntry w:val="DKK"/>
                     <w:listEntry w:val="NOK"/>
                     <w:listEntry w:val="SEK"/>
                     <w:listEntry w:val="CHF"/>
                     <w:listEntry w:val="JPY"/>
                     <w:listEntry w:val="EUR"/>
                     <w:listEntry w:val="AUD"/>
                     <w:listEntry w:val="HKD"/>
                     <w:listEntry w:val="PLN"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="009F6711">
-[...4 lines deleted...]
-            <w:r w:rsidR="009F6711">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
@@ -1677,60 +963,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E81DEE2" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="005D2D04" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3A03F7" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="22"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1769,60 +1055,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="37506E0D" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB6E61B" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -1859,207 +1145,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1090" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...148 lines deleted...]
-          <w:p w14:paraId="023B2A98" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A68FAC" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2097,83 +1236,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316999" w:rsidRPr="005D2D04" w14:paraId="25EBE27D" w14:textId="77777777" w:rsidTr="001F3629">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="3ACF5CA2" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E71D7C9" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9F9B52" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
@@ -2195,105 +1332,105 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70703101" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1659C1" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Velja"/>
                     <w:listEntry w:val="ISK"/>
                     <w:listEntry w:val="USD"/>
                     <w:listEntry w:val="GBP"/>
                     <w:listEntry w:val="CAD"/>
                     <w:listEntry w:val="DKK"/>
                     <w:listEntry w:val="NOK"/>
                     <w:listEntry w:val="SEK"/>
                     <w:listEntry w:val="CHF"/>
                     <w:listEntry w:val="JPY"/>
                     <w:listEntry w:val="EUR"/>
                     <w:listEntry w:val="AUD"/>
                     <w:listEntry w:val="HKD"/>
                     <w:listEntry w:val="PLN"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="009F6711">
-[...4 lines deleted...]
-            <w:r w:rsidR="009F6711">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
@@ -2342,60 +1479,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B14DE4A" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="005D2D04" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207E0719" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="22"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2434,60 +1571,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AA07828" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE31696" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -2524,207 +1661,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1090" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...148 lines deleted...]
-          <w:p w14:paraId="0DFFB5BE" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE63D6E" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2762,83 +1752,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316999" w:rsidRPr="005D2D04" w14:paraId="6A94DD35" w14:textId="77777777" w:rsidTr="001F3629">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="00A7B3D6" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="655C8C2E" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40218B1E" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
@@ -2860,105 +1848,105 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A7AB873" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E2D6B0" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Velja"/>
                     <w:listEntry w:val="ISK"/>
                     <w:listEntry w:val="USD"/>
                     <w:listEntry w:val="GBP"/>
                     <w:listEntry w:val="CAD"/>
                     <w:listEntry w:val="DKK"/>
                     <w:listEntry w:val="NOK"/>
                     <w:listEntry w:val="SEK"/>
                     <w:listEntry w:val="CHF"/>
                     <w:listEntry w:val="JPY"/>
                     <w:listEntry w:val="EUR"/>
                     <w:listEntry w:val="AUD"/>
                     <w:listEntry w:val="HKD"/>
                     <w:listEntry w:val="PLN"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="009F6711">
-[...4 lines deleted...]
-            <w:r w:rsidR="009F6711">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
@@ -3007,60 +1995,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4102D14B" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="005D2D04" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56530124" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="22"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3099,60 +2087,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="242408F5" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495FAECD" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -3189,207 +2177,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1090" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...148 lines deleted...]
-          <w:p w14:paraId="476AE30A" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C1B773" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3427,83 +2268,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316999" w:rsidRPr="005D2D04" w14:paraId="01044AA2" w14:textId="77777777" w:rsidTr="001F3629">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="27096985" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6BF72DA4" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAAD25D" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
@@ -3525,105 +2364,105 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="049EE24B" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0055076B" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Velja"/>
                     <w:listEntry w:val="ISK"/>
                     <w:listEntry w:val="USD"/>
                     <w:listEntry w:val="GBP"/>
                     <w:listEntry w:val="CAD"/>
                     <w:listEntry w:val="DKK"/>
                     <w:listEntry w:val="NOK"/>
                     <w:listEntry w:val="SEK"/>
                     <w:listEntry w:val="CHF"/>
                     <w:listEntry w:val="JPY"/>
                     <w:listEntry w:val="EUR"/>
                     <w:listEntry w:val="AUD"/>
                     <w:listEntry w:val="HKD"/>
                     <w:listEntry w:val="PLN"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="009F6711">
-[...4 lines deleted...]
-            <w:r w:rsidR="009F6711">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
@@ -3672,60 +2511,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E5C1882" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="005D2D04" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590A3357" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="22"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3764,60 +2603,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E251516" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77607588" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -3854,207 +2693,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1090" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...148 lines deleted...]
-          <w:p w14:paraId="77AE9E85" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A89E455" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4092,83 +2784,81 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316999" w:rsidRPr="005D2D04" w14:paraId="5E2DABD1" w14:textId="77777777" w:rsidTr="001F3629">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="02BFF1BF" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="589" w:type="pct"/>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-                <w:rStyle w:val="SubtleEmphasis"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F21E896" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
@@ -4190,138 +2880,135 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1091" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-                <w:rStyle w:val="SubtleEmphasis"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E49118" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Velja"/>
                     <w:listEntry w:val="ISK"/>
                     <w:listEntry w:val="USD"/>
                     <w:listEntry w:val="GBP"/>
                     <w:listEntry w:val="CAD"/>
                     <w:listEntry w:val="DKK"/>
                     <w:listEntry w:val="NOK"/>
                     <w:listEntry w:val="SEK"/>
                     <w:listEntry w:val="CHF"/>
                     <w:listEntry w:val="JPY"/>
                     <w:listEntry w:val="EUR"/>
                     <w:listEntry w:val="AUD"/>
                     <w:listEntry w:val="HKD"/>
                     <w:listEntry w:val="PLN"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Dropdown1"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="009F6711">
-[...4 lines deleted...]
-            <w:r w:rsidR="009F6711">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text22"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4336,74 +3023,67 @@
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...10 lines deleted...]
-            <w:tcW w:w="895" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-                <w:rStyle w:val="SubtleEmphasis"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559F0DF3" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="22"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4439,63 +3119,63 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-                <w:rStyle w:val="SubtleEmphasis"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E70103" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
@@ -4529,135 +3209,327 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="pct"/>
+            <w:tcW w:w="1090" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="261EB2D9" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="12"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="005D2D04" w14:paraId="5EB22007" w14:textId="77777777" w:rsidTr="00C00B0A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04F4B609" w14:textId="77777777" w:rsidR="00316999" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A9E7BC" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text121"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text121"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1091" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492BC561" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Velja"/>
                     <w:listEntry w:val="ISK"/>
                     <w:listEntry w:val="USD"/>
                     <w:listEntry w:val="GBP"/>
                     <w:listEntry w:val="CAD"/>
                     <w:listEntry w:val="DKK"/>
                     <w:listEntry w:val="NOK"/>
                     <w:listEntry w:val="SEK"/>
                     <w:listEntry w:val="CHF"/>
                     <w:listEntry w:val="JPY"/>
                     <w:listEntry w:val="EUR"/>
                     <w:listEntry w:val="AUD"/>
                     <w:listEntry w:val="HKD"/>
                     <w:listEntry w:val="PLN"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="1" w:name="Dropdown1"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="009F6711">
-[...4 lines deleted...]
-            <w:r w:rsidR="009F6711">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="005D2D04">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text22"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -4672,64 +3544,253 @@
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="831" w:type="pct"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="005D2D04">
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3AF82EF1" w14:textId="77777777" w:rsidR="00316999" w:rsidRPr="00BA2081" w:rsidRDefault="00316999" w:rsidP="001F3629">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3FFFEB" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="22"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4549A081" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="005D2D04" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text120"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349F4F4E" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00BA2081" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4768,127 +3829,127 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F38A6F5" w14:textId="478DD54A" w:rsidR="005D2D04" w:rsidRPr="00C7576B" w:rsidRDefault="005D2D04" w:rsidP="005D2D04">
+    <w:p w14:paraId="72838B53" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs w:val="0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="273C4FEB" w14:textId="4FD29EF8" w:rsidR="00AE4F05" w:rsidRPr="00C7576B" w:rsidRDefault="00AE4F05" w:rsidP="00AE4F05">
+    <w:p w14:paraId="3B84E6BD" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E297D90" w14:textId="2A4C006D" w:rsidR="00AE4F05" w:rsidRPr="00AE4F05" w:rsidRDefault="00AE4F05" w:rsidP="00AE4F05">
+    <w:p w14:paraId="7494B69A" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00AE4F05" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4F05">
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AÐRAR BREYTINGAR:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B91E94" w14:textId="77777777" w:rsidR="00AE4F05" w:rsidRPr="00AE4F05" w:rsidRDefault="00AE4F05" w:rsidP="00AE4F05">
+    <w:p w14:paraId="082E18E7" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00AE4F05" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9858"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D2D04" w:rsidRPr="00D6633A" w14:paraId="5F38A703" w14:textId="77777777" w:rsidTr="00AE4F05">
+      <w:tr w:rsidR="00133F0D" w:rsidRPr="00D6633A" w14:paraId="38AB25F1" w14:textId="77777777" w:rsidTr="00C00B0A">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F38A701" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="00BA2081" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+          <w:p w14:paraId="6B7DF935" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00BA2081" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:bookmarkStart w:id="3" w:name="Text16"/>
-          <w:p w14:paraId="5F38A702" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="00BA2081" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+          <w:p w14:paraId="5ACE554C" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRPr="00BA2081" w:rsidRDefault="00133F0D" w:rsidP="00C00B0A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2081">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BA2081">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BA2081">
@@ -4921,113 +3982,108 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2081">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2081">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2081">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F38A704" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="005D2D04">
+    <w:p w14:paraId="18DB6685" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F38A705" w14:textId="68D651D5" w:rsidR="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="005D2D04">
+    <w:p w14:paraId="33F8B93C" w14:textId="77777777" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="00133F0D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2D04">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Að öðru leyti er ábyrgðin óbreytt.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="010E416F" w14:textId="77777777" w:rsidR="00D32F5C" w:rsidRDefault="00D32F5C" w:rsidP="005D2D04">
+    <w:p w14:paraId="4B8985A9" w14:textId="75D992FC" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="005D2D04">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="679A0790" w14:textId="77777777" w:rsidR="00BF3FDF" w:rsidRDefault="00BF3FDF" w:rsidP="00BF3FDF">
+    <w:p w14:paraId="36E8D1A5" w14:textId="1CBF89C6" w:rsidR="00133F0D" w:rsidRDefault="00133F0D" w:rsidP="005D2D04">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5003" w:type="pct"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9864"/>
+        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="5049"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3FDF" w:rsidRPr="007C621A" w14:paraId="5CE0495F" w14:textId="77777777" w:rsidTr="003A1AB9">
+      <w:tr w:rsidR="00F4399C" w:rsidRPr="007C621A" w14:paraId="43BCC3D0" w14:textId="77777777" w:rsidTr="00DA08C0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2298" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B210598" w14:textId="77777777" w:rsidR="00BF3FDF" w:rsidRPr="007C621A" w:rsidRDefault="00BF3FDF" w:rsidP="003A1AB9">
+          <w:p w14:paraId="6044F70B" w14:textId="77777777" w:rsidR="00F4399C" w:rsidRPr="007C621A" w:rsidRDefault="00F4399C" w:rsidP="00A2547A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C621A">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C621A">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C621A">
@@ -5062,259 +4118,879 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C621A">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C621A">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C621A">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C64EC4" w14:textId="77777777" w:rsidR="00F4399C" w:rsidRPr="007C621A" w:rsidRDefault="00F4399C" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62C89303" w14:textId="2D1AF1CF" w:rsidR="00F4399C" w:rsidRPr="007C621A" w:rsidRDefault="00F4399C" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3FDF" w:rsidRPr="00347CD9" w14:paraId="73199305" w14:textId="77777777" w:rsidTr="003A1AB9">
+      <w:tr w:rsidR="00F4399C" w:rsidRPr="00347CD9" w14:paraId="1BBA503B" w14:textId="77777777" w:rsidTr="00DA08C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2298" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="236BA159" w14:textId="77777777" w:rsidR="00BF3FDF" w:rsidRPr="00347CD9" w:rsidRDefault="00BF3FDF" w:rsidP="003A1AB9">
-[...9 lines deleted...]
-              <w:t>Nafn</w:t>
+          <w:p w14:paraId="3BB0E7B7" w14:textId="77777777" w:rsidR="00F4399C" w:rsidRPr="00347CD9" w:rsidRDefault="00F4399C" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Staður og dagsetning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB63991" w14:textId="77777777" w:rsidR="00F4399C" w:rsidRPr="00347CD9" w:rsidRDefault="00F4399C" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45CB1A3C" w14:textId="76A3BFA2" w:rsidR="00F4399C" w:rsidRPr="00347CD9" w:rsidRDefault="00F4399C" w:rsidP="00DA08C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undirskrift </w:t>
+            </w:r>
+            <w:r w:rsidR="00700EFE">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>f.h.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ábyrgðar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>umsækjanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0" w:rsidRPr="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:sz w:val="12"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3FDF" w:rsidRPr="007C621A" w14:paraId="63ACA4A7" w14:textId="77777777" w:rsidTr="003A1AB9">
+      <w:tr w:rsidR="006D084F" w:rsidRPr="007C621A" w14:paraId="7399681B" w14:textId="77777777" w:rsidTr="00DA08C0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2298" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="372A0FCB" w14:textId="77777777" w:rsidR="00BF3FDF" w:rsidRPr="007C621A" w:rsidRDefault="00BF3FDF" w:rsidP="003A1AB9">
-[...77 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+          <w:p w14:paraId="2DD68879" w14:textId="620EA25F" w:rsidR="006D084F" w:rsidRPr="007C621A" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3E667F" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="007C621A" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66EED620" w14:textId="2455B1DE" w:rsidR="006D084F" w:rsidRPr="007C621A" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3FDF" w:rsidRPr="00347CD9" w14:paraId="2D7831BB" w14:textId="77777777" w:rsidTr="003A1AB9">
+      <w:tr w:rsidR="006D084F" w:rsidRPr="00347CD9" w14:paraId="24E78CBB" w14:textId="77777777" w:rsidTr="00DA08C0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2298" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71358690" w14:textId="77777777" w:rsidR="00BF3FDF" w:rsidRPr="00347CD9" w:rsidRDefault="00BF3FDF" w:rsidP="003A1AB9">
-[...9 lines deleted...]
-              <w:t>Netfang</w:t>
+          <w:p w14:paraId="5F3BD5E2" w14:textId="32F6F02A" w:rsidR="006D084F" w:rsidRPr="00347CD9" w:rsidRDefault="001F1A3A" w:rsidP="00DA08C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Undirskrift ábyrgðarhafa</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0" w:rsidRPr="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:sz w:val="12"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15892588" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="00347CD9" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4971917F" w14:textId="63A8D506" w:rsidR="006D084F" w:rsidRPr="00347CD9" w:rsidRDefault="006D084F" w:rsidP="00DA08C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undirskrift </w:t>
+            </w:r>
+            <w:r w:rsidR="00700EFE">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>f.h.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ábyrgðar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>umsækjanda</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0" w:rsidRPr="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:sz w:val="12"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D084F" w:rsidRPr="007C621A" w14:paraId="4A36E968" w14:textId="77777777" w:rsidTr="00DA08C0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E860BB" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="007C621A" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D393DD" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="007C621A" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53DC6C63" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="007C621A" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D084F" w:rsidRPr="00347CD9" w14:paraId="2CAFC812" w14:textId="77777777" w:rsidTr="00DA08C0">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2298" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A513A6" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="00347CD9" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EF8B1D" w14:textId="77777777" w:rsidR="006D084F" w:rsidRPr="00347CD9" w:rsidRDefault="006D084F" w:rsidP="00A2547A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB8C022" w14:textId="72549C23" w:rsidR="006D084F" w:rsidRPr="00347CD9" w:rsidRDefault="006D084F" w:rsidP="00DA08C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undirskrift </w:t>
+            </w:r>
+            <w:r w:rsidR="00700EFE">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>f.h.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ábyrgðar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347CD9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>umsækjanda</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA08C0" w:rsidRPr="00DA08C0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:sz w:val="12"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7718B0AA" w14:textId="77777777" w:rsidR="00BF3FDF" w:rsidRDefault="00BF3FDF" w:rsidP="00BF3FDF">
+    <w:p w14:paraId="2CB10C20" w14:textId="77777777" w:rsidR="006D084F" w:rsidRDefault="006D084F" w:rsidP="005D2D04">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="089909C3" w14:textId="77777777" w:rsidR="00D32F5C" w:rsidRDefault="00D32F5C" w:rsidP="005D2D04">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="5044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D2D04" w:rsidRPr="00D6633A" w14:paraId="5F38A711" w14:textId="77777777" w:rsidTr="00DA08C0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2299" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A70E" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="00D6633A" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A70F" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="00D6633A" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A710" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="00D6633A" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D2D04" w:rsidRPr="005D2D04" w14:paraId="5F38A715" w14:textId="77777777" w:rsidTr="00DA08C0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2299" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A712" w14:textId="202C7E74" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="000F67F3" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Undirritun</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2D04">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sjálfskuldarábyrgðaraðila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A713" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A714" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Undirritun</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D2D04">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sjálfskuldarábyrgðaraðila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F38A71B" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="005D2D04">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01FA4A9D" w14:textId="7E5DE867" w:rsidR="00F4399C" w:rsidRDefault="00F4399C" w:rsidP="005D2D04">
-[...36 lines deleted...]
-    <w:p w14:paraId="41556AFD" w14:textId="04F64FA5" w:rsidR="002B6F53" w:rsidRDefault="002B6F53" w:rsidP="000F67F3">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="5044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D2D04" w:rsidRPr="00D6633A" w14:paraId="5F38A71D" w14:textId="77777777" w:rsidTr="007132CF">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A71C" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="00D6633A" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D2D04">
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+              <w:t>Vottar að undirritun, dagsetningu og fjárræði ábyrgðarumsækjanda og sjálfskuldarábyrgðaraðila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D2D04" w:rsidRPr="005D2D04" w14:paraId="5F38A721" w14:textId="77777777" w:rsidTr="004367A4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2299" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A71E" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A71F" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A720" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D2D04" w:rsidRPr="005D2D04" w14:paraId="5F38A725" w14:textId="77777777" w:rsidTr="004367A4">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2299" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A722" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Nafn                                                                                                    Kennitala</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A723" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F38A724" w14:textId="77777777" w:rsidR="005D2D04" w:rsidRPr="005D2D04" w:rsidRDefault="005D2D04" w:rsidP="007132CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Nafn                                                                                                    Kennitala</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67948CA4" w14:textId="77777777" w:rsidR="00A85797" w:rsidRDefault="00A85797" w:rsidP="00A02ADE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785A1759" w14:textId="5B757234" w:rsidR="002B6F53" w:rsidRDefault="002B6F53" w:rsidP="000F67F3">
+    <w:p w14:paraId="234AFD85" w14:textId="66F38616" w:rsidR="00B617AE" w:rsidRPr="00B81543" w:rsidRDefault="00B617AE" w:rsidP="00B617AE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A615D13" w14:textId="77777777" w:rsidR="00423022" w:rsidRPr="007775E3" w:rsidRDefault="00423022" w:rsidP="00423022">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007775E3">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>Kjósi viðskiptavinur/ir að undirrita skjal þetta með rafrænum hætti í stað eiginhandarundirritunar, verða allir undirritendur að undirrita skjalið með rafrænum hætti. Í þeim tilvikum er skjal þetta undirritað öllu framangreindu til staðfestingar með fullgildri rafrænni undirritun. Kalli skjal þetta á undirritun af hálfu lögaðila er það undirritað rafrænt af hálfu þess/þeirra aðila sem heimild hafa til þess að skuldbinda lögaðila. Rafræn undirritun skjalsins er í samræmi við lög nr. 55/2019 um rafræna auðkenningu og traustþjónustu fyrir rafræn viðskipti. Skjal þetta er vistað og viðskiptavini aðgengilegt í Rafrænum skjölum í Netbanka Arion banka og/eða á netfangi viðskiptavinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE6A0D7" w14:textId="77777777" w:rsidR="00DA08C0" w:rsidRDefault="00DA08C0" w:rsidP="000F67F3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454CF1CE" w14:textId="33E534BE" w:rsidR="00423022" w:rsidRDefault="00423022" w:rsidP="000F67F3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B252CBE" w14:textId="77777777" w:rsidR="00423022" w:rsidRDefault="00423022" w:rsidP="000F67F3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28BB529B" w14:textId="0CFE0317" w:rsidR="00DA08C0" w:rsidRDefault="00DA08C0" w:rsidP="00DA08C0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA08C0">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
@@ -5337,58 +5013,58 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>2) Undirritun ábyrgðarhafa er nægileg og nauðsynleg í þeim tilvikum þegar verið er að lækka ábyrgðarfjárhæð eða stytta ábyrgðartíma og einnig í öðrum tilvikum þegar skilmálabreyting felur í sér takmörkun á ábyrgð ábyrgðarumsækjanda þar sem réttur ábyrgðarhafa er skertur.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA08C0" w:rsidRPr="00DA08C0" w:rsidSect="00A02ADE">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1021" w:bottom="851" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00C2E402" w14:textId="77777777" w:rsidR="0009385B" w:rsidRDefault="0009385B" w:rsidP="006C3641">
+    <w:p w14:paraId="5F38A735" w14:textId="77777777" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="006C3641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7396E707" w14:textId="77777777" w:rsidR="0009385B" w:rsidRDefault="0009385B" w:rsidP="006C3641">
+    <w:p w14:paraId="5F38A736" w14:textId="77777777" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="006C3641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -5437,175 +5113,175 @@
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4937"/>
       <w:gridCol w:w="4927"/>
     </w:tblGrid>
     <w:tr w:rsidR="00953C8C" w14:paraId="5F38A739" w14:textId="77777777" w:rsidTr="002C0FBA">
       <w:trPr>
         <w:trHeight w:val="794"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5002" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5F38A737" w14:textId="72FA8BE7" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="00B81543">
+        <w:p w14:paraId="5F38A737" w14:textId="152F440A" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="00B81543">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C21889">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t xml:space="preserve">Ebl. </w:t>
           </w:r>
-          <w:bookmarkStart w:id="6" w:name="T_NR"/>
+          <w:bookmarkStart w:id="4" w:name="T_NR"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
           <w:r w:rsidR="00244C4C">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>.1.1.33</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="4"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t xml:space="preserve">/  </w:t>
           </w:r>
-          <w:r w:rsidR="002B6F53">
+          <w:r w:rsidR="00423022">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00316999">
+          <w:r w:rsidR="00EF02A5">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
-            <w:t>8</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="00BA2081">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidR="002B6F53">
+          <w:r w:rsidR="00423022">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00316999">
+          <w:r w:rsidR="00EF02A5">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t xml:space="preserve">  /  </w:t>
           </w:r>
           <w:r w:rsidR="005D2D04">
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
             <w:t>7 ár+</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5002" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5F38A738" w14:textId="77777777" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="00953C8C">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rStyle w:val="Emphasis"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="7" w:name="STRIKAM"/>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkStart w:id="5" w:name="STRIKAM"/>
+          <w:bookmarkEnd w:id="5"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F38A73A" w14:textId="77777777" w:rsidR="00953C8C" w:rsidRPr="003A6A66" w:rsidRDefault="00953C8C" w:rsidP="003A6A66">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3816A1D6" w14:textId="77777777" w:rsidR="0009385B" w:rsidRDefault="0009385B" w:rsidP="006C3641">
+    <w:p w14:paraId="5F38A733" w14:textId="77777777" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="006C3641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0428A019" w14:textId="77777777" w:rsidR="0009385B" w:rsidRDefault="0009385B" w:rsidP="006C3641">
+    <w:p w14:paraId="5F38A734" w14:textId="77777777" w:rsidR="00953C8C" w:rsidRDefault="00953C8C" w:rsidP="006C3641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F8548D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2A68E34"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5661,173 +5337,160 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1659650608">
+  <w:num w:numId="1" w16cid:durableId="2139183637">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+ikLro2QeuomJ7L8q1PHwATuZGN8nDQQae0ruh+y8MRfxGB+gSl/aJiugfsCqTSahGvv5NdyBTMkeNDhlXHqBg==" w:salt="/Mnfg6JE3pRtd3DAQcn6Qw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="izqps0QLX8GSAE/NmepZpadlFoFvJjsW6bG4mGiblVs7uH8K9Gvl0n4GjE4ETEDMvK/rpHXyyLvyU2WUsPc0vA==" w:salt="WyyOgoeLlxEtYfdO4cntRA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C3641"/>
     <w:rsid w:val="00014276"/>
     <w:rsid w:val="00037BBB"/>
-    <w:rsid w:val="0009385B"/>
     <w:rsid w:val="000B6BB4"/>
     <w:rsid w:val="000F67F3"/>
     <w:rsid w:val="0010014E"/>
     <w:rsid w:val="00131344"/>
+    <w:rsid w:val="00133F0D"/>
     <w:rsid w:val="00161D01"/>
-    <w:rsid w:val="001775F1"/>
+    <w:rsid w:val="00164DDF"/>
     <w:rsid w:val="001A49D0"/>
     <w:rsid w:val="001A5875"/>
     <w:rsid w:val="001F1A3A"/>
     <w:rsid w:val="002015C2"/>
     <w:rsid w:val="00241541"/>
     <w:rsid w:val="00244C4C"/>
     <w:rsid w:val="00247F0D"/>
     <w:rsid w:val="00251849"/>
     <w:rsid w:val="002A6CAC"/>
-    <w:rsid w:val="002B6F53"/>
     <w:rsid w:val="002C0FBA"/>
-    <w:rsid w:val="00316999"/>
     <w:rsid w:val="00346915"/>
     <w:rsid w:val="003A6A66"/>
+    <w:rsid w:val="00423022"/>
     <w:rsid w:val="004367A4"/>
     <w:rsid w:val="00453971"/>
-    <w:rsid w:val="00480FF2"/>
     <w:rsid w:val="004925B1"/>
     <w:rsid w:val="004C62C8"/>
-    <w:rsid w:val="00507324"/>
     <w:rsid w:val="00511F5F"/>
-    <w:rsid w:val="00593917"/>
     <w:rsid w:val="005D2D04"/>
     <w:rsid w:val="0065164A"/>
     <w:rsid w:val="0069247C"/>
     <w:rsid w:val="006C06B2"/>
     <w:rsid w:val="006C3641"/>
     <w:rsid w:val="006C5F38"/>
     <w:rsid w:val="006D084F"/>
     <w:rsid w:val="00700EFE"/>
     <w:rsid w:val="00747607"/>
     <w:rsid w:val="00767075"/>
     <w:rsid w:val="007935A7"/>
     <w:rsid w:val="007B4020"/>
     <w:rsid w:val="007C2A91"/>
     <w:rsid w:val="008134AD"/>
     <w:rsid w:val="00834478"/>
     <w:rsid w:val="008472B0"/>
     <w:rsid w:val="008D2937"/>
     <w:rsid w:val="008E73A2"/>
     <w:rsid w:val="00921477"/>
     <w:rsid w:val="00953C8C"/>
     <w:rsid w:val="009775E4"/>
-    <w:rsid w:val="009A57C1"/>
     <w:rsid w:val="009D68BB"/>
     <w:rsid w:val="009E70A8"/>
-    <w:rsid w:val="009F6711"/>
     <w:rsid w:val="00A02ADE"/>
     <w:rsid w:val="00A03885"/>
     <w:rsid w:val="00A85797"/>
     <w:rsid w:val="00AA02B2"/>
     <w:rsid w:val="00AC0000"/>
     <w:rsid w:val="00AE0290"/>
     <w:rsid w:val="00AE1089"/>
-    <w:rsid w:val="00AE4F05"/>
     <w:rsid w:val="00B2400B"/>
-    <w:rsid w:val="00B60390"/>
     <w:rsid w:val="00B617AE"/>
     <w:rsid w:val="00B61B0C"/>
     <w:rsid w:val="00B81543"/>
     <w:rsid w:val="00B8787D"/>
     <w:rsid w:val="00BA2081"/>
     <w:rsid w:val="00BB05EB"/>
     <w:rsid w:val="00BE05D1"/>
-    <w:rsid w:val="00BF3FDF"/>
     <w:rsid w:val="00C06448"/>
-    <w:rsid w:val="00C7576B"/>
     <w:rsid w:val="00C836C4"/>
     <w:rsid w:val="00CA1F66"/>
-    <w:rsid w:val="00D32F5C"/>
-    <w:rsid w:val="00D6675C"/>
     <w:rsid w:val="00D72AD7"/>
-    <w:rsid w:val="00D96BAA"/>
     <w:rsid w:val="00DA08C0"/>
     <w:rsid w:val="00DA6868"/>
     <w:rsid w:val="00DB1117"/>
     <w:rsid w:val="00E10B2F"/>
     <w:rsid w:val="00E722D4"/>
-    <w:rsid w:val="00EC5809"/>
     <w:rsid w:val="00EE5526"/>
+    <w:rsid w:val="00EF02A5"/>
     <w:rsid w:val="00F13A50"/>
     <w:rsid w:val="00F26868"/>
     <w:rsid w:val="00F4399C"/>
     <w:rsid w:val="00F70221"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="is-IS" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -6586,110 +6249,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F1A3A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="00B81543"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...58 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6969,115 +6572,56 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ContentTypeId="0x0101006586215F2587754F8E025CBCA7E7FFD40101" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...14 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80fb910c-babb-4bfd-9912-d04f91f305dd" xmlns:ns3="3bbe397a-f104-41c1-a027-56c503be3da2" xmlns:ns4="534d0f36-a7db-4464-a30e-a25dcf1b655d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67653a43f65268256faae3c69c49bb7b" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ABSkjalVVÚtlán" ma:contentTypeID="0x0101006586215F2587754F8E025CBCA7E7FFD4010100E46408D437A2524BA5F31C0474D27251" ma:contentTypeVersion="390" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5d2f4f7cb06e51c1ab1a7839ba7b9d16">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80fb910c-babb-4bfd-9912-d04f91f305dd" xmlns:ns3="3bbe397a-f104-41c1-a027-56c503be3da2" xmlns:ns4="534d0f36-a7db-4464-a30e-a25dcf1b655d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cc52b3d25082f154eaebfedbbf8b5ca" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="80fb910c-babb-4bfd-9912-d04f91f305dd"/>
     <xsd:import namespace="3bbe397a-f104-41c1-a027-56c503be3da2"/>
     <xsd:import namespace="534d0f36-a7db-4464-a30e-a25dcf1b655d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:glbMikilvaegi" minOccurs="0"/>
                 <xsd:element ref="ns2:glbTungumal" minOccurs="0"/>
                 <xsd:element ref="ns2:glbDagsSkjals" minOccurs="0"/>
                 <xsd:element ref="ns2:glbLeynd" minOccurs="0"/>
                 <xsd:element ref="ns2:glbATH" minOccurs="0"/>
                 <xsd:element ref="ns2:glbLokadagsetning" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSkjalanumer" minOccurs="0"/>
                 <xsd:element ref="ns2:glbEydingarDagsetning" minOccurs="0"/>
                 <xsd:element ref="ns2:glbSnidmatIGildi" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:d1a7a1bcd69146528a5aaed9a3cced7a" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:j4fcab34387d4895869c4f1a02cf3739" minOccurs="0"/>
                 <xsd:element ref="ns3:jf0ab4b1a7174bc88290c5a10b3f8733" minOccurs="0"/>
                 <xsd:element ref="ns3:i94340f58d9c463797252a58a74fbc73" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
@@ -7129,413 +6673,410 @@
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="HBI"/>
           <xsd:enumeration value="MBI"/>
           <xsd:enumeration value="LBI"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="glbTungumal" ma:index="12" nillable="true" ma:displayName="Tungumál" ma:default="Íslenska" ma:format="Dropdown" ma:indexed="true" ma:internalName="glbTungumal">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Danska"/>
           <xsd:enumeration value="Enska"/>
           <xsd:enumeration value="Íslenska"/>
           <xsd:enumeration value="Norska"/>
           <xsd:enumeration value="Pólska"/>
           <xsd:enumeration value="Sænska"/>
           <xsd:enumeration value="Þýska"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="glbDagsSkjals" ma:index="13" nillable="true" ma:displayName="DagsSkjals" ma:default="[today]" ma:format="DateOnly" ma:internalName="glbDagsSkjals">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbLeynd" ma:index="14" nillable="true" ma:displayName="Leynd" ma:default="Lág" ma:format="Dropdown" ma:indexed="true" ma:internalName="glbLeynd">
+    <xsd:element name="glbLeynd" ma:index="15" nillable="true" ma:displayName="Leynd" ma:default="Lág" ma:format="Dropdown" ma:indexed="true" ma:internalName="glbLeynd">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Lág"/>
           <xsd:enumeration value="Meðal"/>
           <xsd:enumeration value="Há"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbATH" ma:index="15" nillable="true" ma:displayName="ATH" ma:internalName="glbATH">
+    <xsd:element name="glbATH" ma:index="16" nillable="true" ma:displayName="ATH" ma:internalName="glbATH">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbLokadagsetning" ma:index="17" nillable="true" ma:displayName="LokaDagsSkjals" ma:default="[today]" ma:format="DateOnly" ma:internalName="glbLokadagsetning">
+    <xsd:element name="glbLokadagsetning" ma:index="18" nillable="true" ma:displayName="LokaDagsSkjals" ma:default="[today]" ma:format="DateOnly" ma:internalName="glbLokadagsetning">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSkjalanumer" ma:index="18" nillable="true" ma:displayName="Skjalanúmer" ma:internalName="glbSkjalanumer">
+    <xsd:element name="glbSkjalanumer" ma:index="19" nillable="true" ma:displayName="Skjalanúmer" ma:internalName="glbSkjalanumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbEydingarDagsetning" ma:index="19" nillable="true" ma:displayName="EyðingarDags" ma:format="DateOnly" ma:internalName="glbEydingarDagsetning">
+    <xsd:element name="glbEydingarDagsetning" ma:index="20" nillable="true" ma:displayName="EyðingarDags" ma:format="DateOnly" ma:internalName="glbEydingarDagsetning">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSnidmatIGildi" ma:index="20" nillable="true" ma:displayName="Sniðmát í gildi" ma:default="1" ma:internalName="glbSnidmatIGildi">
+    <xsd:element name="glbSnidmatIGildi" ma:index="21" nillable="true" ma:displayName="Sniðmát í gildi" ma:default="1" ma:internalName="glbSnidmatIGildi">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbMalanumer" ma:index="28" nillable="true" ma:displayName="Málanúmer" ma:internalName="glbMalanumer">
+    <xsd:element name="glbMalanumer" ma:index="29" nillable="true" ma:displayName="Málanúmer" ma:internalName="glbMalanumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSkjalaholf" ma:index="29" nillable="true" ma:displayName="Skjalahólf" ma:default="Óskilgreint" ma:format="Dropdown" ma:internalName="glbSkjalaholf">
+    <xsd:element name="glbSkjalaholf" ma:index="30" nillable="true" ma:displayName="Skjalahólf" ma:default="Óskilgreint" ma:format="Dropdown" ma:internalName="glbSkjalaholf">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Óskilgreint"/>
           <xsd:enumeration value="VBS - Útibú"/>
           <xsd:enumeration value="ES Verðbréfayfirlit"/>
           <xsd:enumeration value="EFÍA"/>
           <xsd:enumeration value="Frjálsi"/>
           <xsd:enumeration value="Lífeyrissjóður bænda"/>
           <xsd:enumeration value="LSBÍ"/>
           <xsd:enumeration value="Lánaskjöl starfsmanna"/>
           <xsd:enumeration value="Greiðsluaðlögun"/>
           <xsd:enumeration value="Umboðsmaður skuldara"/>
           <xsd:enumeration value="Sértæk skuldaaðlögun"/>
           <xsd:enumeration value="Markaðsviðskipti"/>
           <xsd:enumeration value="Eignastýring fagfjárfesta"/>
           <xsd:enumeration value="Fjárfestingarþjónusta"/>
           <xsd:enumeration value="Einkabankaþjónusta"/>
           <xsd:enumeration value="Skilríki"/>
           <xsd:enumeration value="Persónuvernd"/>
           <xsd:enumeration value="Fyrirtækjasvið"/>
           <xsd:enumeration value="Starfsmannaskjöl mannauðs"/>
           <xsd:enumeration value="SPPI"/>
           <xsd:enumeration value="Almennar vinnslur"/>
           <xsd:enumeration value="Stefnir"/>
           <xsd:enumeration value="Fyrirtækjaráðgjöf"/>
           <xsd:enumeration value="Endurskipulagning"/>
           <xsd:enumeration value="Frjálsi Lífeyrir"/>
           <xsd:enumeration value="Libra"/>
           <xsd:enumeration value="EFÍA – lífeyrir"/>
           <xsd:enumeration value="Lífeyrisauki – lífeyrir"/>
           <xsd:enumeration value="LSBÍ – lífeyrir"/>
           <xsd:enumeration value="Lífeyrissjóður Rangæinga – lífeyrir"/>
           <xsd:enumeration value="CRM"/>
           <xsd:enumeration value="Lánanefnd"/>
-          <xsd:enumeration value="Sjálfvirkar vinnslur"/>
-[...3 lines deleted...]
-          <xsd:enumeration value="Sértækar vinnslur"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSkilyrt" ma:index="33" nillable="true" ma:displayName="Skilyrt" ma:internalName="glbSkilyrt">
+    <xsd:element name="glbSkilyrt" ma:index="34" nillable="true" ma:displayName="Skilyrt" ma:internalName="glbSkilyrt">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:restriction base="dms:Choice">
                     <xsd:enumeration value="Fyrir einstaklinga"/>
                     <xsd:enumeration value="Fyrir fyrirtæki"/>
                     <xsd:enumeration value="Fyrir krakka"/>
                     <xsd:enumeration value="Fyrir unglinga yngri"/>
                     <xsd:enumeration value="Fyrir unglinga eldri"/>
                     <xsd:enumeration value="Fyrir eldriborgara"/>
                     <xsd:enumeration value="Verður að vera námsmaður"/>
                   </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="glbKennitala1" ma:index="34" nillable="true" ma:displayName="Kennitala1" ma:internalName="glbKennitala1">
+    <xsd:element name="glbKennitala1" ma:index="35" nillable="true" ma:displayName="Kennitala1" ma:internalName="glbKennitala1">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbKennitala2" ma:index="35" nillable="true" ma:displayName="Kennitala2" ma:internalName="glbKennitala2">
+    <xsd:element name="glbKennitala2" ma:index="36" nillable="true" ma:displayName="Kennitala2" ma:internalName="glbKennitala2">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbAdrarKennitolur" ma:index="36" nillable="true" ma:displayName="AðrarKennitölur" ma:internalName="glbAdrarKennitolur">
+    <xsd:element name="glbAdrarKennitolur" ma:index="37" nillable="true" ma:displayName="AðrarKennitölur" ma:internalName="glbAdrarKennitolur">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbKennitolur" ma:index="37" nillable="true" ma:displayName="Kennitölur" ma:internalName="glbKennitolur">
+    <xsd:element name="glbKennitolur" ma:index="38" nillable="true" ma:displayName="Kennitölur" ma:internalName="glbKennitolur">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbNafn1" ma:index="38" nillable="true" ma:displayName="Nafn1" ma:internalName="glbNafn1">
+    <xsd:element name="glbNafn1" ma:index="39" nillable="true" ma:displayName="Nafn1" ma:internalName="glbNafn1">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbNafn2" ma:index="39" nillable="true" ma:displayName="Nafn2" ma:internalName="glbNafn2">
+    <xsd:element name="glbNafn2" ma:index="40" nillable="true" ma:displayName="Nafn2" ma:internalName="glbNafn2">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbStarfsmannaSkjal" ma:index="41" nillable="true" ma:displayName="StarfsmannaSkjal" ma:default="0" ma:internalName="glbStarfsmannaSkjal">
+    <xsd:element name="glbStarfsmannaSkjal" ma:index="42" nillable="true" ma:displayName="StarfsmannaSkjal" ma:default="0" ma:internalName="glbStarfsmannaSkjal">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbKaupdagsetning" ma:index="43" nillable="true" ma:displayName="Kaupdagsetning" ma:format="DateOnly" ma:internalName="glbKaupdagsetning">
+    <xsd:element name="glbKaupdagsetning" ma:index="44" nillable="true" ma:displayName="Kaupdagsetning" ma:format="DateOnly" ma:internalName="glbKaupdagsetning">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbUtgreidsludagsetning" ma:index="44" nillable="true" ma:displayName="Útgreiðsludagsetning" ma:format="DateOnly" ma:internalName="glbUtgreidsludagsetning">
+    <xsd:element name="glbUtgreidsludagsetning" ma:index="45" nillable="true" ma:displayName="Útgreiðsludagsetning" ma:format="DateOnly" ma:internalName="glbUtgreidsludagsetning">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbLananumer" ma:index="45" nillable="true" ma:displayName="Lánanúmer" ma:internalName="glbLananumer">
+    <xsd:element name="glbLananumer" ma:index="46" nillable="true" ma:displayName="Lánanúmer" ma:internalName="glbLananumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3bbe397a-f104-41c1-a027-56c503be3da2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ac1294e7-f906-4b93-bcb0-5a95ae6b59e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="62a53e12-47ae-4402-aa80-8cd96d44453b">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ac1294e7-f906-4b93-bcb0-5a95ae6b59e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="62a53e12-47ae-4402-aa80-8cd96d44453b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="d1a7a1bcd69146528a5aaed9a3cced7a" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="d1a7a1bcd69146528a5aaed9a3cced7a" ma:taxonomyFieldName="glbEining" ma:displayName="Eining" ma:default="" ma:fieldId="{d1a7a1bc-d691-4652-8a5a-aed9a3cced7a}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="04f22232-5d2d-46df-bb1b-22d519772924" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="d1a7a1bcd69146528a5aaed9a3cced7a" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="d1a7a1bcd69146528a5aaed9a3cced7a" ma:taxonomyFieldName="glbEining" ma:displayName="Eining" ma:default="" ma:fieldId="{d1a7a1bc-d691-4652-8a5a-aed9a3cced7a}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="04f22232-5d2d-46df-bb1b-22d519772924" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{ac1294e7-f906-4b93-bcb0-5a95ae6b59e9}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="62a53e12-47ae-4402-aa80-8cd96d44453b">
+    <xsd:element name="TaxCatchAllLabel" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{ac1294e7-f906-4b93-bcb0-5a95ae6b59e9}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="62a53e12-47ae-4402-aa80-8cd96d44453b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="j4fcab34387d4895869c4f1a02cf3739" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="j4fcab34387d4895869c4f1a02cf3739" ma:taxonomyFieldName="glbGeymsluaaetlun" ma:displayName="Geymsluáætlun" ma:indexed="true" ma:default="" ma:fieldId="{34fcab34-387d-4895-869c-4f1a02cf3739}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="8aa4f024-206d-408d-9f51-837fddb48973" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="j4fcab34387d4895869c4f1a02cf3739" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="j4fcab34387d4895869c4f1a02cf3739" ma:taxonomyFieldName="glbGeymsluaaetlun" ma:displayName="Geymsluáætlun" ma:default="" ma:fieldId="{34fcab34-387d-4895-869c-4f1a02cf3739}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="8aa4f024-206d-408d-9f51-837fddb48973" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="jf0ab4b1a7174bc88290c5a10b3f8733" ma:index="25" ma:taxonomy="true" ma:internalName="jf0ab4b1a7174bc88290c5a10b3f8733" ma:taxonomyFieldName="glbSkjalalykill" ma:displayName="Skjalalykill" ma:indexed="true" ma:readOnly="false" ma:default="" ma:fieldId="{3f0ab4b1-a717-4bc8-8290-c5a10b3f8733}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="6e2e308d-9d5e-4d1c-8d89-489c8d0b468f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="jf0ab4b1a7174bc88290c5a10b3f8733" ma:index="26" ma:taxonomy="true" ma:internalName="jf0ab4b1a7174bc88290c5a10b3f8733" ma:taxonomyFieldName="glbSkjalalykill" ma:displayName="Skjalalykill" ma:readOnly="false" ma:default="" ma:fieldId="{3f0ab4b1-a717-4bc8-8290-c5a10b3f8733}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="6e2e308d-9d5e-4d1c-8d89-489c8d0b468f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="i94340f58d9c463797252a58a74fbc73" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="i94340f58d9c463797252a58a74fbc73" ma:taxonomyFieldName="glbTegundVVSkjals" ma:displayName="Tegund" ma:indexed="true" ma:default="" ma:fieldId="{294340f5-8d9c-4637-9725-2a58a74fbc73}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="94855115-a605-43e2-9d63-09f66ea60609" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="i94340f58d9c463797252a58a74fbc73" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="i94340f58d9c463797252a58a74fbc73" ma:taxonomyFieldName="glbTegundVVSkjals" ma:displayName="Tegund" ma:indexed="true" ma:default="" ma:fieldId="{294340f5-8d9c-4637-9725-2a58a74fbc73}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="94855115-a605-43e2-9d63-09f66ea60609" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxKeywordTaxHTField" ma:index="27" nillable="true" ma:displayName="TaxKeywordTaxHTField" ma:hidden="true" ma:internalName="TaxKeywordTaxHTField">
-[...4 lines deleted...]
-    <xsd:element name="fe34b03587d047fcbde570fc54e706fc" ma:index="42" nillable="true" ma:taxonomy="true" ma:internalName="fe34b03587d047fcbde570fc54e706fc" ma:taxonomyFieldName="glbStadaVV" ma:displayName="Staða" ma:default="1;#Skjal/umsókn í vinnslu|f0160a8e-60d0-41ad-995a-b5aa424730e4" ma:fieldId="{fe34b035-87d0-47fc-bde5-70fc54e706fc}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="d91d9bf0-b904-4314-891c-c74dadd872fa" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="28" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="glbUpprunakerfi" ma:index="46" nillable="true" ma:displayName="Upprunakerfi" ma:description="Kerfið þaðan sem skjalið er upprunnið" ma:internalName="glbUpprunakerfi">
+    <xsd:element name="fe34b03587d047fcbde570fc54e706fc" ma:index="43" nillable="true" ma:taxonomy="true" ma:internalName="fe34b03587d047fcbde570fc54e706fc" ma:taxonomyFieldName="glbStadaVV" ma:displayName="Staða" ma:default="1;#Skjal/umsókn í vinnslu|f0160a8e-60d0-41ad-995a-b5aa424730e4" ma:fieldId="{fe34b035-87d0-47fc-bde5-70fc54e706fc}" ma:sspId="002094dc-769a-4d41-89e6-c6ad4bee6c1c" ma:termSetId="d91d9bf0-b904-4314-891c-c74dadd872fa" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="glbUpprunakerfi" ma:index="47" nillable="true" ma:displayName="Upprunakerfi" ma:description="Kerfið þaðan sem skjalið er upprunnið" ma:internalName="glbUpprunakerfi">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbUtprentunardagsetning" ma:index="47" nillable="true" ma:displayName="Útprentunardagsetning" ma:description="" ma:internalName="glbUtprentunardagsetning">
+    <xsd:element name="glbUtprentunardagsetning" ma:index="48" nillable="true" ma:displayName="Útprentunardagsetning" ma:description="" ma:internalName="glbUtprentunardagsetning">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbVersionsXML" ma:index="48" nillable="true" ma:displayName="Version XML" ma:internalName="glbVersionsXML">
+    <xsd:element name="glbVersionsXML" ma:index="49" nillable="true" ma:displayName="Version XML" ma:internalName="glbVersionsXML">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSPPI" ma:index="49" nillable="true" ma:displayName="SPPI" ma:default="0" ma:internalName="glbSPPI">
+    <xsd:element name="glbSPPI" ma:index="50" nillable="true" ma:displayName="SPPI" ma:default="0" ma:internalName="glbSPPI">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSPPINidurstada" ma:index="50" nillable="true" ma:displayName="SPPI niðurstaða" ma:default="[Velja]" ma:internalName="glbSPPINidurstada">
+    <xsd:element name="glbSPPINidurstada" ma:index="51" nillable="true" ma:displayName="SPPI niðurstaða" ma:default="[Velja]" ma:internalName="glbSPPINidurstada">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="[Velja]"/>
           <xsd:enumeration value="Staðið"/>
           <xsd:enumeration value="Fallið"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSPPIProf" ma:index="51" nillable="true" ma:displayName="SPPI próf" ma:internalName="glbSPPIProf">
+    <xsd:element name="glbSPPIProf" ma:index="52" nillable="true" ma:displayName="SPPI próf" ma:internalName="glbSPPIProf">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="glbSPPIskilmalar" ma:index="52" nillable="true" ma:displayName="SPPI skilmálar" ma:internalName="glbSPPIskilmalar">
+    <xsd:element name="glbSPPIskilmalar" ma:index="53" nillable="true" ma:displayName="SPPI skilmálar" ma:internalName="glbSPPIskilmalar">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="glbKerfisstada" ma:index="53" nillable="true" ma:displayName="Kerfisstaða" ma:description="" ma:internalName="glbKerfisstada">
+    <xsd:element name="glbKerfisstada" ma:index="54" nillable="true" ma:displayName="Kerfisstaða" ma:description="" ma:internalName="glbKerfisstada">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbTegundUndirritunar" ma:index="54" nillable="true" ma:displayName="Tegund undirritunar" ma:description="" ma:internalName="glbTegundUndirritunar">
+    <xsd:element name="glbTegundUndirritunar" ma:index="55" nillable="true" ma:displayName="Tegund undirritunar" ma:description="" ma:internalName="glbTegundUndirritunar">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbthinglysingarnumer" ma:index="55" nillable="true" ma:displayName="Þinglýsingarnúmer" ma:description="Þinglýsingar númer sem þarf að vista sértækt með gagni." ma:internalName="glbthinglysingarnumer">
+    <xsd:element name="glbthinglysingarnumer" ma:index="56" nillable="true" ma:displayName="Þinglýsingarnúmer" ma:description="Þinglýsingar númer sem þarf að vista sértækt með gagni." ma:internalName="glbthinglysingarnumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbSyslumannsembaetti" ma:index="56" nillable="true" ma:displayName="Sýslumannsembætti" ma:description="Sýslumannsembætti sem skjal er unnið hjá." ma:internalName="glbSyslumannsembaetti">
+    <xsd:element name="glbSyslumannsembaetti" ma:index="57" nillable="true" ma:displayName="Sýslumannsembætti" ma:description="Sýslumannsembætti sem skjal er unnið hjá." ma:internalName="glbSyslumannsembaetti">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbFastanumer" ma:index="57" nillable="true" ma:displayName="Fastanúmer" ma:description="Þarf að gera ráð fyrir Fastanúmeri í vörslu t.d. fyrir íbúðir eða bílnúmer." ma:internalName="glbFastanumer">
+    <xsd:element name="glbFastanumer" ma:index="58" nillable="true" ma:displayName="Fastanúmer" ma:description="Þarf að gera ráð fyrir Fastanúmeri í vörslu t.d. fyrir íbúðir eða bílnúmer." ma:internalName="glbFastanumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbLandnumer" ma:index="58" nillable="true" ma:displayName="Landnúmer" ma:description="Landnúmeri eignar semJaki er þá lóðarnúmer t.d." ma:internalName="glbLandnumer">
+    <xsd:element name="glbLandnumer" ma:index="59" nillable="true" ma:displayName="Landnúmer" ma:description="Landnúmeri eignar semJaki er þá lóðarnúmer t.d." ma:internalName="glbLandnumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbDagsThinglysingar" ma:index="59" nillable="true" ma:displayName="DagsÞinglýsingar" ma:description="Dagsetningar þinglýsingar – þarf fleiri en eina dagsetningu (sent, móttekið, klárað)? " ma:internalName="glbDagsThinglysingar">
+    <xsd:element name="glbDagsThinglysingar" ma:index="60" nillable="true" ma:displayName="DagsÞinglýsingar" ma:description="Dagsetningar þinglýsingar – þarf fleiri en eina dagsetningu (sent, móttekið, klárað)? " ma:internalName="glbDagsThinglysingar">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbLanveitandi" ma:index="60" nillable="true" ma:displayName="Lánveitandi" ma:description="Bæta við lýsigagnasvæði fyrir útlánaskjöl sem er 'Lánveitandi'" ma:internalName="glbLanveitandi">
+    <xsd:element name="glbLanveitandi" ma:index="61" nillable="true" ma:displayName="Lánveitandi" ma:description="Bæta við lýsigagnasvæði fyrir útlánaskjöl sem er 'Lánveitandi'" ma:internalName="glbLanveitandi">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="glbEydubladanumer" ma:index="61" nillable="true" ma:displayName="Eyðublaðanúmer" ma:description="Field with reference to Tegund field, should contains template Number" ma:internalName="glbEydubladanumer">
+    <xsd:element name="glbEydubladanumer" ma:index="62" nillable="true" ma:displayName="Eyðublaðanúmer" ma:description="Field with reference to Tegund field, should contains template Number" ma:internalName="glbEydubladanumer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="534d0f36-a7db-4464-a30e-a25dcf1b655d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="30" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="31" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="31" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="32" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="32" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="33" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -7596,283 +7137,325 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <i94340f58d9c463797252a58a74fbc73 xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Ábyrgðir - Skilmálabreyting, lögaðili</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c5b86c6f-e216-4de9-96d6-ad90c1588d2f</TermId>
         </TermInfo>
       </Terms>
     </i94340f58d9c463797252a58a74fbc73>
     <glbKennitala1 xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbLeynd xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">Lág</glbLeynd>
     <j4fcab34387d4895869c4f1a02cf3739 xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Lokadags +7 ár</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6780ba3d-ef1f-4052-94ba-8da1c46d2c94</TermId>
         </TermInfo>
       </Terms>
     </j4fcab34387d4895869c4f1a02cf3739>
     <glbNafn1 xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <TaxCatchAll xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Value>4</Value>
       <Value>1465</Value>
       <Value>8</Value>
       <Value>1</Value>
     </TaxCatchAll>
     <glbEydingarDagsetning xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbSkilyrt xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">
       <Value>Fyrir fyrirtæki</Value>
     </glbSkilyrt>
     <glbKennitala2 xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbLokadagsetning xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
-    <TaxKeywordTaxHTField xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
     <glbSkjalaholf xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">VBS - Útibú</glbSkjalaholf>
     <glbTungumal xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">Íslenska</glbTungumal>
     <glbSnidmatIGildi xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">true</glbSnidmatIGildi>
     <glbAdrarKennitolur xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbKennitolur xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbDagsSkjals xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbMalanumer xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <d1a7a1bcd69146528a5aaed9a3cced7a xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </d1a7a1bcd69146528a5aaed9a3cced7a>
     <fe34b03587d047fcbde570fc54e706fc xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Skjal/umsókn í vinnslu</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f0160a8e-60d0-41ad-995a-b5aa424730e4</TermId>
         </TermInfo>
       </Terms>
     </fe34b03587d047fcbde570fc54e706fc>
     <glbMikilvaegi xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">MBI</glbMikilvaegi>
     <glbSkjalanumer xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbStarfsmannaSkjal xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">false</glbStarfsmannaSkjal>
-    <glbATH xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd">Eyðublað fyrir RAFRÆNA undirritun.</glbATH>
+    <glbATH xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <jf0ab4b1a7174bc88290c5a10b3f8733 xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Fjármögnun (23.2.1)</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ac5a1532-cb1f-4c7f-abaa-4ad45b5685a7</TermId>
         </TermInfo>
       </Terms>
     </jf0ab4b1a7174bc88290c5a10b3f8733>
     <glbNafn2 xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
-    <_dlc_DocId xmlns="534d0f36-a7db-4464-a30e-a25dcf1b655d">2X22MJ2TKQED-13-2911</_dlc_DocId>
+    <_dlc_DocId xmlns="534d0f36-a7db-4464-a30e-a25dcf1b655d">2X22MJ2TKQED-14-20726</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="534d0f36-a7db-4464-a30e-a25dcf1b655d">
-      <Url>https://seifur.arionbanki.is/eydublod/_layouts/15/DocIdRedir.aspx?ID=2X22MJ2TKQED-13-2911</Url>
-      <Description>2X22MJ2TKQED-13-2911</Description>
+      <Url>https://seifur.arionbanki.is/eydublod/_layouts/15/DocIdRedir.aspx?ID=2X22MJ2TKQED-14-20726</Url>
+      <Description>2X22MJ2TKQED-14-20726</Description>
     </_dlc_DocIdUrl>
     <glbUpprunakerfi xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbUtprentunardagsetning xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbKaupdagsetning xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbUtgreidsludagsetning xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
     <glbLananumer xmlns="80fb910c-babb-4bfd-9912-d04f91f305dd" xsi:nil="true"/>
-    <glbKerfisstada xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">RU</glbKerfisstada>
+    <glbKerfisstada xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbSPPIProf xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </glbSPPIProf>
     <glbSPPINidurstada xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">[Velja]</glbSPPINidurstada>
     <glbSPPIskilmalar xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </glbSPPIskilmalar>
     <glbVersionsXML xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbSPPI xmlns="3bbe397a-f104-41c1-a027-56c503be3da2">false</glbSPPI>
     <glbTegundUndirritunar xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbLandnumer xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbFastanumer xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbLanveitandi xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbDagsThinglysingar xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbthinglysingarnumer xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbSyslumannsembaetti xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
     <glbEydubladanumer xmlns="3bbe397a-f104-41c1-a027-56c503be3da2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7A7402-E686-481A-AB4B-B39DC983A540}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28F59BBD-69DB-47CD-8863-55E660AF8748}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A7F241E-EE29-4DC6-8A50-CF77F7CC4C0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3bbe397a-f104-41c1-a027-56c503be3da2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="534d0f36-a7db-4464-a30e-a25dcf1b655d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="80fb910c-babb-4bfd-9912-d04f91f305dd"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8ABC823-FB6A-4BDB-976F-8D919165588A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1DC7E62-4BF1-4DFE-B5AA-57D95C6ECA7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1D7A344-1BF6-4641-825A-710BD1C63DD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...36 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>332</Words>
-  <Characters>1897</Characters>
+  <Words>428</Words>
+  <Characters>2441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Arion Banki hf</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2225</CharactersWithSpaces>
+  <CharactersWithSpaces>2864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Rósa Steinþórsdóttir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006586215F2587754F8E025CBCA7E7FFD4010100FB73BA5B2D3807418FFCAE69887166C4</vt:lpwstr>
+    <vt:lpwstr>0x0101006586215F2587754F8E025CBCA7E7FFD4010100E46408D437A2524BA5F31C0474D27251</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>bc7d1b36-f723-4c39-b029-115187c33e37</vt:lpwstr>
+    <vt:lpwstr>2f39c54a-68c7-4553-8ea0-ab9b1cba53a7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="glbTegundVVSkjals">
     <vt:lpwstr>1465;#Ábyrgðir - Skilmálabreyting, lögaðili|c5b86c6f-e216-4de9-96d6-ad90c1588d2f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="glbStadaVV">
     <vt:lpwstr>1;#Skjal/umsókn í vinnslu|f0160a8e-60d0-41ad-995a-b5aa424730e4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="glbEining">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="glbSkjalalykill">
     <vt:lpwstr>8;#Fjármögnun (23.2.1)|ac5a1532-cb1f-4c7f-abaa-4ad45b5685a7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="glbGeymsluaaetlun">
     <vt:lpwstr>4;#Lokadags +7 ár|6780ba3d-ef1f-4052-94ba-8da1c46d2c94</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WorkflowChangePath">
-    <vt:lpwstr>fe129b94-708f-41ce-9e11-080c4ab001b1,23;fe129b94-708f-41ce-9e11-080c4ab001b1,28;fe129b94-708f-41ce-9e11-080c4ab001b1,33;fe129b94-708f-41ce-9e11-080c4ab001b1,38;fe129b94-708f-41ce-9e11-080c4ab001b1,43;fe129b94-708f-41ce-9e11-080c4ab001b1,5;fe129b94-708f-41fe129b94-708f-41ce-9e11-080c4ab001b1,22;fe129b94-708f-41ce-9e11-080c4ab001b1,27;fe129b94-708f-41ce-9e11-080c4ab001b1,31;fe129b94-708f-41ce-9e11-080c4ab001b1,37;fe129b94-708f-41ce-9e11-080c4ab001b1,43;</vt:lpwstr>
+    <vt:lpwstr>fe129b94-708f-41ce-9e11-080c4ab001b1,23;fe129b94-708f-41ce-9e11-080c4ab001b1,28;fe129b94-708f-41ce-9e11-080c4ab001b1,33;fe129b94-708f-41ce-9e11-080c4ab001b1,38;fe129b94-708f-41ce-9e11-080c4ab001b1,43;fe129b94-708f-41ce-9e11-080c4ab001b1,5;fe129b94-708f-41fe129b94-708f-41ce-9e11-080c4ab001b1,42;fe129b94-708f-41ce-9e11-080c4ab001b1,47;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Tengist Kerfi">
     <vt:lpwstr>Ytrivefur</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_AdHocReviewCycleID">
-[...16 lines deleted...]
-  </property>
 </Properties>
 </file>